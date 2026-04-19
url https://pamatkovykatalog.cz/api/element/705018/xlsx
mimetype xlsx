--- v0 (2025-12-08)
+++ v1 (2026-04-19)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:B39"/>
+  <dimension ref="A1:B40"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Katalogové číslo</t>
         </is>
       </c>
       <c r="B1" s="0" t="n">
         <v>1088806916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Název</t>
         </is>
       </c>
@@ -174,376 +174,388 @@
         <is>
           <t>Kraj</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Kraj Vysočina</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Okres</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Havlíčkův Brod</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>Obec</t>
+          <t>Obec s rozšíř. působností</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Světlá nad Sázavou</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>Část obce</t>
+          <t>Obec</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Kochánov</t>
+          <t>Světlá nad Sázavou</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>Katastrální uzemí</t>
+          <t>Část obce</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Kochánov u Lipničky</t>
+          <t>Kochánov</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>Adresa</t>
-[...2 lines deleted...]
-      <c r="B9" s="0"/>
+          <t>Katastrální uzemí</t>
+        </is>
+      </c>
+      <c r="B9" s="0" t="inlineStr">
+        <is>
+          <t>Kochánov u Lipničky</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>Typ</t>
-[...6 lines deleted...]
-      </c>
+          <t>Adresa</t>
+        </is>
+      </c>
+      <c r="B10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>Kategorie</t>
+          <t>Typ</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>objekt</t>
+          <t>lávka; mostek</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>Památkově chráněno od</t>
+          <t>Kategorie</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>23. 2. 2007</t>
+          <t>objekt</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>Památkově chráněno do</t>
-[...2 lines deleted...]
-      <c r="B13" s="0"/>
+          <t>Památkově chráněno od</t>
+        </is>
+      </c>
+      <c r="B13" s="0" t="inlineStr">
+        <is>
+          <t>23. 2. 2007</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>Součást nemovitosti</t>
-[...6 lines deleted...]
-      </c>
+          <t>Památkově chráněno do</t>
+        </is>
+      </c>
+      <c r="B14" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>Stav - Archeologizovaný</t>
+          <t>Součást nemovitosti</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>ne</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>Torzální</t>
+          <t>Stav - Archeologizovaný</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>ne</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>Zaniklý</t>
+          <t>Torzální</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>ne</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>Pohon</t>
-[...2 lines deleted...]
-      <c r="B18" s="0"/>
+          <t>Zaniklý</t>
+        </is>
+      </c>
+      <c r="B18" s="0" t="inlineStr">
+        <is>
+          <t>ne</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>Zpřístupnění objektu</t>
+          <t>Pohon</t>
         </is>
       </c>
       <c r="B19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>Významné prvky</t>
+          <t>Zpřístupnění objektu</t>
         </is>
       </c>
       <c r="B20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>Archeologický potenciál</t>
+          <t>Významné prvky</t>
         </is>
       </c>
       <c r="B21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>Obestavěný prostor</t>
+          <t>Archeologický potenciál</t>
         </is>
       </c>
       <c r="B22" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>Zastavěná plocha</t>
+          <t>Obestavěný prostor</t>
         </is>
       </c>
       <c r="B23" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>Ohroženo</t>
-[...4 lines deleted...]
-      </c>
+          <t>Zastavěná plocha</t>
+        </is>
+      </c>
+      <c r="B24" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>Obnoveno</t>
+          <t>Ohroženo</t>
         </is>
       </c>
       <c r="B25" s="0" t="n">
         <v/>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>Sloh</t>
-[...2 lines deleted...]
-      <c r="B26" s="0"/>
+          <t>Obnoveno</t>
+        </is>
+      </c>
+      <c r="B26" s="0" t="n">
+        <v/>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>Autor</t>
+          <t>Sloh</t>
         </is>
       </c>
       <c r="B27" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>Vznik</t>
+          <t>Autor</t>
         </is>
       </c>
       <c r="B28" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>Období</t>
+          <t>Vznik</t>
         </is>
       </c>
       <c r="B29" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>Specializace</t>
+          <t>Období</t>
         </is>
       </c>
       <c r="B30" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>Konstrukční řešení</t>
+          <t>Specializace</t>
         </is>
       </c>
       <c r="B31" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>Rozměr</t>
-[...6 lines deleted...]
-      </c>
+          <t>Konstrukční řešení</t>
+        </is>
+      </c>
+      <c r="B32" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>Technika</t>
-[...2 lines deleted...]
-      <c r="B33" s="0"/>
+          <t>Rozměr</t>
+        </is>
+      </c>
+      <c r="B33" s="0" t="inlineStr">
+        <is>
+          <t>šířka 370 cm, výška 250 cm</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>Materiál</t>
+          <t>Technika</t>
         </is>
       </c>
       <c r="B34" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>Signatura</t>
+          <t>Materiál</t>
         </is>
       </c>
       <c r="B35" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>Anotace</t>
-[...6 lines deleted...]
-      </c>
+          <t>Signatura</t>
+        </is>
+      </c>
+      <c r="B36" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
+          <t>Anotace</t>
+        </is>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>Kamenný mostek postavený přes Meziklaský potok cca ve 2. pol. 19. století pro účely mlýna na drcení křemene spojuje obce Koňkovice a Kochánov. Jednoobloukový most z lomového kamene postrádající zábradlí i obrubník je dodatečně zpevněn betonovými panely.</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="0" t="inlineStr">
+        <is>
           <t>Dějiny</t>
         </is>
       </c>
-      <c r="B37" s="0" t="inlineStr">
+      <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Stáří neznámé, pravděpodobně postaven ve druhé polovině 19. století pro účely mlýna zvaného Stupník, kde se drtil křemen pro blízkou sklářskou huť v obci Koňkovice. První zmínky o sklářské huti sv. Markéty v Koňkovicích jsou z období 1857-1872. Se zánikem huti zanikl i význam Stupníku na Remutě. 
 Most může být i mnohem starší, nedaleko mostku se nachází tvrziště Smrčensko z cca druhé poloviny 14. století, kde se dolovalo stříbro. Mostek tak mohl být spojnicí, po které povozy se stříbrem jezdily.
 Most přes potok je zaznamenán i na císařském otisku.</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-[...6 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
+          <t>Historický vývoj</t>
+        </is>
+      </c>
+      <c r="B39" s="0"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="0" t="inlineStr">
+        <is>
           <t>Popis</t>
         </is>
       </c>
-      <c r="B39" s="0" t="inlineStr">
+      <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Kamenný mostek přes Meziklaský potok u osady Remuta spojuje obce Koňkovice a Kochánov a leží na rozhraní katastrálních území Kochánov u Lipničky a Koňkovice, jejichž hranice prochází středem potoka. 
 Most je jednoobloukový, postavený z lomového kamene na maltu. Valené zaklenutí má tvar segmentu. Most nemá zábradlí ani obrubník. Kolem roku 1970 byl pro zpevnění dodatečně překryt 6 metrovými betonovými panely. 
 Mostek je široký 3,7 metrů s obloukem vysokým 2,5 metrů.
 </t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>